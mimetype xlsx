--- v0 (2026-01-11)
+++ v1 (2026-09-07)
@@ -1,83 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\2025\Satu Data 2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\2026\Satu Data 2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E647DA60-B7C5-4681-BC59-06028AED72C5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C4AC4373-E17B-4DA0-83BC-FF7CD49D3E16}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{AB4502A4-A69B-42FE-BC61-B05B736EB133}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="25">
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Daftar Data</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Capaian RKPD</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Poin</t>
   </si>
   <si>
     <t>Nilai Tukar Petani sub sektor tanaman pangan</t>
   </si>
   <si>
     <t>Tingkat Pemenuhan Sarana Pertanian Tanaman Pangan</t>
   </si>
   <si>
@@ -102,50 +102,56 @@
     <t>Jumlah Kecamatan yang Meningkat Status Ketahanan Pangannya</t>
   </si>
   <si>
     <t>Kecamatan</t>
   </si>
   <si>
     <t>Persentase Daerah Rawan Pangan</t>
   </si>
   <si>
     <t>Persentase Pemenuhan Benih sumber dan Benih Sebar Hortikultura</t>
   </si>
   <si>
     <t>Persentase Pemenuhan Benih Sumber Tanaman Pangan</t>
   </si>
   <si>
     <t>Persentase benih tanaman pangan dan hortikultura yang tersertifikasi</t>
   </si>
   <si>
     <t>Persentase Pengawasan Peredaran Pestisida dan Pupuk</t>
   </si>
   <si>
     <t>Skor Pola Pangan Harapan (PPH) Konsumsi</t>
   </si>
   <si>
     <t>Rasio luas serangan OPT Tanaman Pangan dan Hortikultura yang dapat ditangani terhadap luas serangan OPT</t>
+  </si>
+  <si>
+    <t>Keterangan :</t>
+  </si>
+  <si>
+    <t>Capaian NTP Subsektor Tanaman Pangan dan Hortikultura bersumber dari data bulanan BPS yang diolah DPTPH</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -514,203 +520,203 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{66F9F797-7772-4077-8ABE-DF85E7162AC1}">
-  <dimension ref="A1:E17"/>
+  <dimension ref="A1:E20"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="D15" sqref="D15"/>
+    <sheetView tabSelected="1" topLeftCell="A2" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="D16" sqref="D16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="4.1796875" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="64" customWidth="1"/>
     <col min="5" max="5" width="10.7265625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4">
         <v>2024</v>
       </c>
       <c r="D1" s="4">
         <v>2025</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A2" s="3"/>
       <c r="B2" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="7">
         <v>102.94</v>
       </c>
       <c r="D3" s="7">
-        <v>101.84</v>
+        <v>10.17</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="7">
         <v>32</v>
       </c>
       <c r="D4" s="7">
-        <v>0</v>
+        <v>14.19</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="7">
         <v>41.39</v>
       </c>
       <c r="D5" s="7">
-        <v>39.380000000000003</v>
+        <v>41.76</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="7">
         <v>113.63</v>
       </c>
       <c r="D6" s="7">
-        <v>120.51</v>
+        <v>118.27</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C7" s="7">
         <v>40.29</v>
       </c>
       <c r="D7" s="7">
         <v>0</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C8" s="7">
         <v>34</v>
       </c>
       <c r="D8" s="7">
-        <v>13.31</v>
+        <v>43</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C9" s="7">
         <v>89.06</v>
       </c>
       <c r="D9" s="7">
-        <v>89.06</v>
+        <v>90.4</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A10" s="5">
         <v>8</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="7">
         <v>97.7</v>
       </c>
       <c r="D10" s="7">
         <v>97.83</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A11" s="5">
         <v>9</v>
@@ -734,122 +740,132 @@
       </c>
       <c r="B12" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="7">
         <v>0</v>
       </c>
       <c r="D12" s="7">
         <v>0</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A13" s="5">
         <v>11</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="7">
         <v>48</v>
       </c>
       <c r="D13" s="6">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A14" s="5">
         <v>12</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="7">
         <v>36.31</v>
       </c>
       <c r="D14" s="8">
-        <v>17.100000000000001</v>
+        <v>17.7</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A15" s="5">
         <v>13</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="7">
         <v>99</v>
       </c>
       <c r="D15" s="7">
-        <v>89.47</v>
+        <v>106.33</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A16" s="5">
         <v>14</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="7">
         <v>37.299999999999997</v>
       </c>
       <c r="D16" s="9">
-        <v>33.6</v>
+        <v>40.799999999999997</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A17" s="5">
         <v>15</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="6">
         <v>74.5</v>
       </c>
       <c r="D17" s="9">
-        <v>70.849999999999994</v>
+        <v>77.11</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="B19" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="B20" t="s">
+        <v>24</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">